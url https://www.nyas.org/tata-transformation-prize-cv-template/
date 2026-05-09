--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,77 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E4F1BCF" w14:textId="77777777" w:rsidR="00C754A8" w:rsidRDefault="00C754A8" w:rsidP="00D3109B">
+    <w:p w14:paraId="4E4F1BCF" w14:textId="752E1BAA" w:rsidR="00C754A8" w:rsidRDefault="00880FA8" w:rsidP="00D3109B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC200E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2025 Tata Transformation Prize CV Template</w:t>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00C754A8" w:rsidRPr="00EC200E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tata Transformation Prize CV Template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6729CA28" w14:textId="77777777" w:rsidR="00EC200E" w:rsidRPr="00EC200E" w:rsidRDefault="00EC200E" w:rsidP="00D3109B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06823788" w14:textId="77777777" w:rsidR="00C754A8" w:rsidRPr="00EC200E" w:rsidRDefault="00C754A8" w:rsidP="00D3109B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6745,157 +6756,161 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1432893404">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="736707945">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1943490958">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1610115816">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="543754296">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2038039017">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="173"/>
+  <w:zoom w:percent="129"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0083091D"/>
     <w:rsid w:val="000066F3"/>
     <w:rsid w:val="00017E7D"/>
     <w:rsid w:val="00037854"/>
     <w:rsid w:val="00040C89"/>
     <w:rsid w:val="00064B39"/>
     <w:rsid w:val="000D7A65"/>
     <w:rsid w:val="00103F5D"/>
     <w:rsid w:val="001204FB"/>
     <w:rsid w:val="00191CE6"/>
     <w:rsid w:val="001A0E53"/>
     <w:rsid w:val="001A7614"/>
     <w:rsid w:val="001D3E7A"/>
     <w:rsid w:val="00270B6F"/>
     <w:rsid w:val="00285CB6"/>
     <w:rsid w:val="002A3EFD"/>
     <w:rsid w:val="002B635C"/>
     <w:rsid w:val="002D3C97"/>
     <w:rsid w:val="00301635"/>
     <w:rsid w:val="00356437"/>
     <w:rsid w:val="0035734B"/>
     <w:rsid w:val="003743F8"/>
     <w:rsid w:val="003A287D"/>
     <w:rsid w:val="003C0AD3"/>
     <w:rsid w:val="003C36FC"/>
     <w:rsid w:val="003D5B8A"/>
     <w:rsid w:val="0042351B"/>
     <w:rsid w:val="004610B2"/>
     <w:rsid w:val="00486FB6"/>
     <w:rsid w:val="00497839"/>
     <w:rsid w:val="004B3145"/>
     <w:rsid w:val="00573E52"/>
+    <w:rsid w:val="005C069A"/>
     <w:rsid w:val="005C4A28"/>
     <w:rsid w:val="005C4BAB"/>
     <w:rsid w:val="005D784F"/>
     <w:rsid w:val="006071B0"/>
     <w:rsid w:val="00612EF1"/>
     <w:rsid w:val="00683306"/>
     <w:rsid w:val="006B3256"/>
     <w:rsid w:val="006B7001"/>
     <w:rsid w:val="00740773"/>
     <w:rsid w:val="00742810"/>
     <w:rsid w:val="007437BF"/>
     <w:rsid w:val="00752DCC"/>
     <w:rsid w:val="007756EA"/>
     <w:rsid w:val="007829EC"/>
     <w:rsid w:val="007D2EA2"/>
     <w:rsid w:val="007F14AE"/>
+    <w:rsid w:val="007F2915"/>
     <w:rsid w:val="00826567"/>
     <w:rsid w:val="0083091D"/>
     <w:rsid w:val="00852170"/>
+    <w:rsid w:val="00880FA8"/>
     <w:rsid w:val="008A5288"/>
     <w:rsid w:val="008A6AA6"/>
     <w:rsid w:val="008B4655"/>
     <w:rsid w:val="00921834"/>
     <w:rsid w:val="00963B76"/>
     <w:rsid w:val="00967610"/>
     <w:rsid w:val="009736D4"/>
     <w:rsid w:val="009937D6"/>
     <w:rsid w:val="009E4CFD"/>
     <w:rsid w:val="00A11D5F"/>
     <w:rsid w:val="00A608C2"/>
     <w:rsid w:val="00A63805"/>
     <w:rsid w:val="00A71C06"/>
     <w:rsid w:val="00A84E2F"/>
     <w:rsid w:val="00AE18F0"/>
     <w:rsid w:val="00AF1A1C"/>
     <w:rsid w:val="00B006FE"/>
     <w:rsid w:val="00B315AD"/>
     <w:rsid w:val="00B35DEE"/>
     <w:rsid w:val="00B54A83"/>
     <w:rsid w:val="00BC5D20"/>
     <w:rsid w:val="00BC7C3E"/>
     <w:rsid w:val="00BD69C1"/>
     <w:rsid w:val="00BF4691"/>
     <w:rsid w:val="00C105D0"/>
     <w:rsid w:val="00C754A8"/>
     <w:rsid w:val="00CA28D1"/>
     <w:rsid w:val="00D16EFA"/>
     <w:rsid w:val="00D20FD7"/>
     <w:rsid w:val="00D3109B"/>
     <w:rsid w:val="00D442B9"/>
     <w:rsid w:val="00D846F8"/>
     <w:rsid w:val="00DB1A0F"/>
     <w:rsid w:val="00DB2B1B"/>
     <w:rsid w:val="00DC38FA"/>
     <w:rsid w:val="00DE321D"/>
     <w:rsid w:val="00DE49D3"/>
     <w:rsid w:val="00E1029C"/>
     <w:rsid w:val="00E11C2C"/>
     <w:rsid w:val="00E6028D"/>
     <w:rsid w:val="00E70A0E"/>
     <w:rsid w:val="00E725C2"/>
     <w:rsid w:val="00EC200E"/>
+    <w:rsid w:val="00EF3BC4"/>
     <w:rsid w:val="00F25533"/>
     <w:rsid w:val="00FC2D6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -7778,52 +7793,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006F5BF1CED60F43468F7D8F1A07EE9B55" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="72e87dc3703f2338c4d941dedccb81ca">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c5445bd-7bc5-4b87-9f98-339cc84b4d56" xmlns:ns3="56c1a933-bf92-42ee-b557-2397357af6f2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3776ebe01dc5180a24fc499c0f707887" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006F5BF1CED60F43468F7D8F1A07EE9B55" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ed4000a5456c6585c707f9bb0941e5c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c5445bd-7bc5-4b87-9f98-339cc84b4d56" xmlns:ns3="56c1a933-bf92-42ee-b557-2397357af6f2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d5b76b488dad62d33b89596921da971" ns2:_="" ns3:_="">
     <xsd:import namespace="9c5445bd-7bc5-4b87-9f98-339cc84b4d56"/>
     <xsd:import namespace="56c1a933-bf92-42ee-b557-2397357af6f2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -8012,132 +8031,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="56c1a933-bf92-42ee-b557-2397357af6f2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c5445bd-7bc5-4b87-9f98-339cc84b4d56">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51400E33-3AB6-45C0-A1DB-600E2401C9D3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EBE93D3-F830-054F-9767-CCA5FF0173F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6673ED4A-8A14-4280-9613-B69C54C5DD3D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{920023AA-C54F-4BEF-A68F-1297C1727A85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A299A187-78DF-433B-B164-318DD1EEDDE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="56c1a933-bf92-42ee-b557-2397357af6f2"/>
+    <ds:schemaRef ds:uri="9c5445bd-7bc5-4b87-9f98-339cc84b4d56"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>698</Words>
-  <Characters>3982</Characters>
+  <Words>642</Words>
+  <Characters>4038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>336</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4671</CharactersWithSpaces>
+  <CharactersWithSpaces>4569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Benjamin Schroeder</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006F5BF1CED60F43468F7D8F1A07EE9B55</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>